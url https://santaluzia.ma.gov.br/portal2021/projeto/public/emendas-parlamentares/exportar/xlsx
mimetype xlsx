--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -12,246 +12,598 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
-[...7 lines deleted...]
-    <t>Ano</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
+  <si>
+    <t>EMENDAS PARLAMENTARES</t>
+  </si>
+  <si>
+    <t>► ANDRE FUFUCA — Nº 202630460001/2026</t>
+  </si>
+  <si>
+    <t>Parlamentar</t>
+  </si>
+  <si>
+    <t>Número/Ano</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Tipo</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
+    <t>Origem</t>
+  </si>
+  <si>
+    <t>Situação</t>
+  </si>
+  <si>
+    <t>Forma de Repasse</t>
+  </si>
+  <si>
+    <t>Vl. Previsto</t>
+  </si>
+  <si>
+    <t>Vl. Repassado</t>
+  </si>
+  <si>
+    <t>ANDRE FUFUCA</t>
+  </si>
+  <si>
+    <t>202630460001/2026</t>
+  </si>
+  <si>
+    <t>INDIVIDUAL</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202630460001-ANDRE FUFUCA ao ente 06191001000147 - MUNICIPIO DE SANTA LUZI...</t>
+  </si>
+  <si>
+    <t>Federal</t>
+  </si>
+  <si>
+    <t>Em execução</t>
+  </si>
+  <si>
+    <t>Transferência Especial</t>
+  </si>
+  <si>
+    <t>R$ 995.000,00</t>
+  </si>
+  <si>
+    <t>Nº/Ano</t>
+  </si>
+  <si>
+    <t>Data</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
     <t>Função de Governo</t>
   </si>
   <si>
-    <t>Origem</t>
-[...2 lines deleted...]
-    <t>Forma de Repasse</t>
+    <t>ENCARGOS ESPECIAS</t>
+  </si>
+  <si>
+    <t>Localidade</t>
+  </si>
+  <si>
+    <t>MUNICIPIO DE SANTA LUZIA</t>
   </si>
   <si>
     <t>Valor Previsto</t>
   </si>
   <si>
-    <t>Valor Realizado</t>
+    <t>Valor Repassado</t>
+  </si>
+  <si>
+    <t>Valor Empenhado</t>
+  </si>
+  <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
+    <t>Valor Liquidado</t>
+  </si>
+  <si>
+    <t>Valor Pago</t>
+  </si>
+  <si>
+    <t>Exec. Financeira</t>
+  </si>
+  <si>
+    <t>0,0%</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202630460001-ANDRE FUFUCA ao ente 06191001000147 - MUNICIPIO DE SANTA LUZIA</t>
+  </si>
+  <si>
+    <t>► MARRECA FILHO — Nº 202641200002/2026</t>
+  </si>
+  <si>
+    <t>MARRECA FILHO</t>
+  </si>
+  <si>
+    <t>202641200002/2026</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202641200002-MARRECA FILHO ao ente 06191001000147 - MUNICIPIO DE SANTA LUZ...</t>
+  </si>
+  <si>
+    <t>R$ 447.750,00</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202641200002-MARRECA FILHO ao ente 06191001000147 - MUNICIPIO DE SANTA LUZIA</t>
+  </si>
+  <si>
+    <t>► RUBENS PEREIRA JUNIOR — Nº 202537580003/2025</t>
   </si>
   <si>
     <t>RUBENS PEREIRA JUNIOR</t>
   </si>
   <si>
-    <t>2025OB009849</t>
+    <t>202537580003/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 06191001000147 - MUNICIPIO DE S...</t>
+  </si>
+  <si>
+    <t>R$ 297.000,00</t>
+  </si>
+  <si>
+    <t>18/12/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202537580003-RUBENS PEREIRA JUNIOR ao ente 06191001000147 - MUNICIPIO DE SANTA LUZIA</t>
   </si>
   <si>
-    <t>28 - Encargos especiais</t>
-[...8 lines deleted...]
-    <t>297.000,00</t>
+    <t>► ANDRÉ FUFUCA — Nº 202530460002/2025</t>
   </si>
   <si>
     <t>ANDRÉ FUFUCA</t>
   </si>
   <si>
-    <t>2025OB007782</t>
+    <t>202530460002/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202530460002-ANDRE FUFUCA ao ente 06191001000147 - MUNICIPIO DE SANTA LUZI...</t>
+  </si>
+  <si>
+    <t>R$ 1.485.000,00</t>
+  </si>
+  <si>
+    <t>01/12/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202530460002-ANDRE FUFUCA ao ente 06191001000147 - MUNICIPIO DE SANTA LUZIA</t>
   </si>
   <si>
-    <t>1.485.000,00</t>
+    <t>► MARRECA FILHO — Nº 202541200003/2025</t>
+  </si>
+  <si>
+    <t>202541200003/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202541200003-MARRECA FILHO ao ente 06191001000147 - MUNICIPIO DE SANTA LUZ...</t>
+  </si>
+  <si>
+    <t>R$ 1.386.000,00</t>
+  </si>
+  <si>
+    <t>22/10/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202541200003-MARRECA FILHO ao ente 06191001000147 - MUNICIPIO DE SANTA LUZIA</t>
+  </si>
+  <si>
+    <t>► ANA PAULA LOBATO — Nº 202542830002/2025</t>
   </si>
   <si>
     <t>ANA PAULA LOBATO</t>
   </si>
   <si>
-    <t>2025OB006676</t>
+    <t>202542830002/2025</t>
+  </si>
+  <si>
+    <t>1 - Transferencia especial referente a emenda 202542830002-ANA PAULA LOBATO ao ente 06191001000147 - MUNICIPIO DE SANTA...</t>
+  </si>
+  <si>
+    <t>R$ 2.970.000,00</t>
+  </si>
+  <si>
+    <t>17/10/2025</t>
   </si>
   <si>
     <t>1 - Transferencia especial referente a emenda 202542830002-ANA PAULA LOBATO ao ente 06191001000147 - MUNICIPIO DE SANTA LUZIA</t>
   </si>
   <si>
-    <t>2.970.000,00</t>
-[...11 lines deleted...]
-    <t>1.386.000,00</t>
+    <t>► MARRECA FILHO — Nº 41200001/2025</t>
+  </si>
+  <si>
+    <t>41200001/2025</t>
+  </si>
+  <si>
+    <t>EMENDA INDIVIDUAL</t>
   </si>
   <si>
     <t>INCREMENTO PAP</t>
   </si>
   <si>
+    <t>Fundo a Fundo</t>
+  </si>
+  <si>
+    <t>R$ 1.000.000,00</t>
+  </si>
+  <si>
+    <t>13/06/2025</t>
+  </si>
+  <si>
     <t>SAÚDE - FEDERAL</t>
   </si>
   <si>
-    <t>Fundo a Fundo</t>
-[...5 lines deleted...]
-    <t>5.000.000,00</t>
+    <t>SANTA LUZIA</t>
+  </si>
+  <si>
+    <t>► MARRECA FILHO — Nº 41200004/2025</t>
+  </si>
+  <si>
+    <t>41200004/2025</t>
+  </si>
+  <si>
+    <t>R$ 5.000.000,00</t>
+  </si>
+  <si>
+    <t>11/06/2025</t>
+  </si>
+  <si>
+    <t>► PEDRO LUCAS FERNANDES — Nº 41250003/2025</t>
   </si>
   <si>
     <t>PEDRO LUCAS FERNANDES</t>
   </si>
   <si>
+    <t>41250003/2025</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>► DR. ALLAN GARCÊS — Nº 202445110009/2024</t>
+  </si>
+  <si>
     <t>DR. ALLAN GARCÊS</t>
   </si>
   <si>
-    <t>2024OB011264</t>
+    <t>202445110009/2024</t>
+  </si>
+  <si>
+    <t>1 - Transferência especial referente à emenda 202445110009-Dr Allan Garcês ao ente 06191001000147 - MUNICIPIO DE SANTA L...</t>
+  </si>
+  <si>
+    <t>26/06/2024</t>
   </si>
   <si>
     <t>1 - Transferência especial referente à emenda 202445110009-Dr Allan Garcês ao ente 06191001000147 - MUNICIPIO DE SANTA LUZIA</t>
   </si>
   <si>
+    <t>► MÁRCIO JERRY — Nº 38930001/2024</t>
+  </si>
+  <si>
     <t>MÁRCIO JERRY</t>
   </si>
   <si>
+    <t>38930001/2024</t>
+  </si>
+  <si>
     <t>INCREMENTO MAC</t>
   </si>
   <si>
+    <t>R$ 584.000,00</t>
+  </si>
+  <si>
+    <t>23/05/2024</t>
+  </si>
+  <si>
     <t>SAÚDE</t>
   </si>
   <si>
-    <t>584.000,00</t>
+    <t>► COMISSÃO DA SAÚDE — Nº 50410002/2024</t>
   </si>
   <si>
     <t>COMISSÃO DA SAÚDE</t>
   </si>
   <si>
-    <t>1.600.000,00</t>
+    <t>50410002/2024</t>
+  </si>
+  <si>
+    <t>EMENDA COMISSAO</t>
+  </si>
+  <si>
+    <t>R$ 1.600.000,00</t>
+  </si>
+  <si>
+    <t>20/05/2024</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHÃO — Nº 71110001/2024</t>
   </si>
   <si>
     <t>BANCADA DO MARANHÃO</t>
   </si>
   <si>
-    <t>500.000,00</t>
-[...5 lines deleted...]
-    <t>800.000,00</t>
+    <t>71110001/2024</t>
+  </si>
+  <si>
+    <t>EMENDA DE BANCADA</t>
+  </si>
+  <si>
+    <t>R$ 500.000,00</t>
+  </si>
+  <si>
+    <t>30/04/2024</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHÃO — Nº 71110001/2023</t>
+  </si>
+  <si>
+    <t>71110001/2023</t>
+  </si>
+  <si>
+    <t>R$ 2.063.076,00</t>
+  </si>
+  <si>
+    <t>20/12/2023</t>
+  </si>
+  <si>
+    <t>► ANDRÉ FUFUCA — Nº 30460004/2023</t>
+  </si>
+  <si>
+    <t>30460004/2023</t>
+  </si>
+  <si>
+    <t>R$ 800.000,00</t>
+  </si>
+  <si>
+    <t>16/08/2023</t>
+  </si>
+  <si>
+    <t>► RELATOR GERAL — Nº 81000311/2022</t>
   </si>
   <si>
     <t>RELATOR GERAL</t>
   </si>
   <si>
-    <t>1.899.000,00</t>
+    <t>81000311/2022</t>
+  </si>
+  <si>
+    <t>EMENDA DE RELATORIA</t>
+  </si>
+  <si>
+    <t>R$ 1.899.000,00</t>
+  </si>
+  <si>
+    <t>01/07/2022</t>
+  </si>
+  <si>
+    <t>► ANDRÉ FUFUCA — Nº 30460002/2022</t>
+  </si>
+  <si>
+    <t>30460002/2022</t>
+  </si>
+  <si>
+    <t>15/06/2022</t>
+  </si>
+  <si>
+    <t>► BANCADA DO MARANHÃO — Nº 71110007/2022</t>
+  </si>
+  <si>
+    <t>71110007/2022</t>
+  </si>
+  <si>
+    <t>13/06/2022</t>
+  </si>
+  <si>
+    <t>► BIRA DO PINDARÉ — Nº 39210002/2021</t>
   </si>
   <si>
     <t>BIRA DO PINDARÉ</t>
   </si>
   <si>
-    <t>200.000,00</t>
+    <t>39210002/2021</t>
+  </si>
+  <si>
+    <t>R$ 200.000,00</t>
+  </si>
+  <si>
+    <t>11/10/2021</t>
+  </si>
+  <si>
+    <t>► RELATOR GERAL — Nº 81000794/2021</t>
+  </si>
+  <si>
+    <t>81000794/2021</t>
   </si>
   <si>
     <t>INCREMENTO PAB</t>
   </si>
   <si>
-    <t>300.000,00</t>
+    <t>29/06/2021</t>
+  </si>
+  <si>
+    <t>► BIRA DO PINDARÉ — Nº 39210001/2021</t>
+  </si>
+  <si>
+    <t>39210001/2021</t>
+  </si>
+  <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
+    <t>22/06/2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="4">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="24"/>
+      <color rgb="FF000000"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="1"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="12"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
+    <font>
+      <b val="0"/>
+      <i val="0"/>
+      <strike val="0"/>
+      <u val="none"/>
+      <sz val="11"/>
+      <color rgb="FFffffff"/>
+      <name val="Calibri"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="4">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
         <bgColor rgb="FF000000"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF1a2744"/>
+        <bgColor rgb="FF1a2744"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FF2c3e6e"/>
+        <bgColor rgb="FF2c3e6e"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border/>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
+    <border>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="8">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="2" numFmtId="0" fillId="2" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="0" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="0">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="3" numFmtId="0" fillId="3" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
+    </xf>
+    <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
@@ -517,613 +869,3823 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:I20"/>
+  <dimension ref="A1:J249"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="A1" sqref="A1"/>
+      <selection activeCell="J244" sqref="J244"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:9">
-      <c r="A1" t="s">
+    <row r="1" spans="1:10">
+      <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="B1" t="s">
+    </row>
+    <row r="2" spans="1:10">
+      <c r="A2" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="C1" t="s">
+      <c r="B2" s="2"/>
+      <c r="C2" s="2"/>
+      <c r="D2" s="2"/>
+      <c r="E2" s="2"/>
+      <c r="F2" s="2"/>
+      <c r="G2" s="2"/>
+      <c r="H2" s="2"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+    </row>
+    <row r="3" spans="1:10">
+      <c r="A3" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="D1" t="s">
+      <c r="B3" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="E1" t="s">
+      <c r="C3" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="F1" t="s">
+      <c r="D3" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="G1" t="s">
+      <c r="E3" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="H1" t="s">
+      <c r="F3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="I1" t="s">
+      <c r="G3" s="4" t="s">
         <v>8</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="H3" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="B2" t="s">
+      <c r="I3" s="5" t="s">
         <v>10</v>
       </c>
-      <c r="C2">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="J3" s="5" t="s">
         <v>11</v>
       </c>
-      <c r="E2" t="s">
+    </row>
+    <row r="4" spans="1:10">
+      <c r="A4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="F2" t="s">
+      <c r="B4" s="3" t="s">
         <v>13</v>
       </c>
-      <c r="G2" t="s">
+      <c r="C4" s="3"/>
+      <c r="D4" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H2" t="s">
+      <c r="E4" s="3" t="s">
         <v>15</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A3" t="s">
+      <c r="F4" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B3" t="s">
+      <c r="G4" s="3" t="s">
         <v>17</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="H4" s="3" t="s">
         <v>18</v>
       </c>
-      <c r="E3" t="s">
-[...2 lines deleted...]
-      <c r="F3" t="s">
+      <c r="I4" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="J4" s="6" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="6" spans="1:10">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
         <v>13</v>
       </c>
-      <c r="G3" t="s">
+      <c r="C6" t="s">
+        <v>21</v>
+      </c>
+      <c r="D6" t="s">
+        <v>22</v>
+      </c>
+      <c r="E6" t="s">
+        <v>5</v>
+      </c>
+      <c r="F6" t="s">
         <v>14</v>
       </c>
-      <c r="H3" t="s">
+      <c r="G6" t="s">
+        <v>7</v>
+      </c>
+      <c r="H6" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="7" spans="1:10">
+      <c r="A7" t="s">
+        <v>9</v>
+      </c>
+      <c r="B7" t="s">
+        <v>18</v>
+      </c>
+      <c r="C7" t="s">
+        <v>23</v>
+      </c>
+      <c r="D7" t="s">
+        <v>24</v>
+      </c>
+      <c r="E7" t="s">
+        <v>25</v>
+      </c>
+      <c r="F7" t="s">
+        <v>26</v>
+      </c>
+      <c r="G7" t="s">
+        <v>8</v>
+      </c>
+      <c r="H7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10">
+      <c r="A8" t="s">
+        <v>27</v>
+      </c>
+      <c r="B8" t="s">
         <v>19</v>
       </c>
-    </row>
-[...59 lines deleted...]
-      <c r="D6" t="s">
+      <c r="C8" t="s">
         <v>28</v>
       </c>
-      <c r="E6" t="s">
-[...47 lines deleted...]
-      </c>
       <c r="D8" t="s">
-        <v>28</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
         <v>29</v>
       </c>
       <c r="F8" t="s">
-        <v>13</v>
+        <v>30</v>
       </c>
       <c r="G8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="H8" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="9" spans="1:10">
+      <c r="A9" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" t="s">
+        <v>34</v>
+      </c>
+      <c r="E9" t="s">
+        <v>6</v>
+      </c>
+      <c r="F9" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10">
+      <c r="A12" s="7"/>
+    </row>
+    <row r="14" spans="1:10">
+      <c r="A14" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="2"/>
+      <c r="C14" s="2"/>
+      <c r="D14" s="2"/>
+      <c r="E14" s="2"/>
+      <c r="F14" s="2"/>
+      <c r="G14" s="2"/>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+    </row>
+    <row r="15" spans="1:10">
+      <c r="A15" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E15" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F15" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G15" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H15" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I15" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J15" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10">
+      <c r="A16" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B16" s="3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G16" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I16" s="6" t="s">
+        <v>40</v>
+      </c>
+      <c r="J16" s="6" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10">
+      <c r="A18" t="s">
+        <v>20</v>
+      </c>
+      <c r="B18" t="s">
+        <v>38</v>
+      </c>
+      <c r="C18" t="s">
+        <v>21</v>
+      </c>
+      <c r="D18" t="s">
+        <v>22</v>
+      </c>
+      <c r="E18" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" t="s">
+        <v>14</v>
+      </c>
+      <c r="G18" t="s">
+        <v>7</v>
+      </c>
+      <c r="H18" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10">
+      <c r="A19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" t="s">
+        <v>18</v>
+      </c>
+      <c r="C19" t="s">
+        <v>23</v>
+      </c>
+      <c r="D19" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" t="s">
+        <v>26</v>
+      </c>
+      <c r="G19" t="s">
+        <v>8</v>
+      </c>
+      <c r="H19" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="20" spans="1:10">
+      <c r="A20" t="s">
+        <v>27</v>
+      </c>
+      <c r="B20" t="s">
+        <v>40</v>
+      </c>
+      <c r="C20" t="s">
+        <v>28</v>
+      </c>
+      <c r="D20" t="s">
+        <v>40</v>
+      </c>
+      <c r="E20" t="s">
+        <v>29</v>
+      </c>
+      <c r="F20" t="s">
+        <v>30</v>
+      </c>
+      <c r="G20" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A9" t="s">
+      <c r="H20" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="21" spans="1:10">
+      <c r="A21" t="s">
+        <v>32</v>
+      </c>
+      <c r="B21" t="s">
+        <v>30</v>
+      </c>
+      <c r="C21" t="s">
+        <v>33</v>
+      </c>
+      <c r="D21" t="s">
         <v>34</v>
       </c>
-      <c r="B9" t="s">
-[...14 lines deleted...]
-      <c r="G9" t="s">
+      <c r="E21" t="s">
+        <v>6</v>
+      </c>
+      <c r="F21" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="24" spans="1:10">
+      <c r="A24" s="7"/>
+    </row>
+    <row r="26" spans="1:10">
+      <c r="A26" s="2" t="s">
+        <v>42</v>
+      </c>
+      <c r="B26" s="2"/>
+      <c r="C26" s="2"/>
+      <c r="D26" s="2"/>
+      <c r="E26" s="2"/>
+      <c r="F26" s="2"/>
+      <c r="G26" s="2"/>
+      <c r="H26" s="2"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+    </row>
+    <row r="27" spans="1:10">
+      <c r="A27" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E27" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F27" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G27" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H27" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I27" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J27" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="28" spans="1:10">
+      <c r="A28" s="3" t="s">
+        <v>43</v>
+      </c>
+      <c r="B28" s="3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3" t="s">
         <v>14</v>
       </c>
-      <c r="H9" t="s">
+      <c r="E28" s="3" t="s">
+        <v>45</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G28" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H28" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I28" s="6" t="s">
+        <v>46</v>
+      </c>
+      <c r="J28" s="6" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="30" spans="1:10">
+      <c r="A30" t="s">
+        <v>20</v>
+      </c>
+      <c r="B30" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" t="s">
+        <v>21</v>
+      </c>
+      <c r="D30" t="s">
+        <v>47</v>
+      </c>
+      <c r="E30" t="s">
+        <v>5</v>
+      </c>
+      <c r="F30" t="s">
+        <v>14</v>
+      </c>
+      <c r="G30" t="s">
+        <v>7</v>
+      </c>
+      <c r="H30" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="31" spans="1:10">
+      <c r="A31" t="s">
+        <v>9</v>
+      </c>
+      <c r="B31" t="s">
+        <v>18</v>
+      </c>
+      <c r="C31" t="s">
+        <v>23</v>
+      </c>
+      <c r="D31" t="s">
+        <v>24</v>
+      </c>
+      <c r="E31" t="s">
+        <v>25</v>
+      </c>
+      <c r="F31" t="s">
+        <v>26</v>
+      </c>
+      <c r="G31" t="s">
+        <v>8</v>
+      </c>
+      <c r="H31" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="32" spans="1:10">
+      <c r="A32" t="s">
+        <v>27</v>
+      </c>
+      <c r="B32" t="s">
+        <v>46</v>
+      </c>
+      <c r="C32" t="s">
+        <v>28</v>
+      </c>
+      <c r="D32" t="s">
+        <v>46</v>
+      </c>
+      <c r="E32" t="s">
+        <v>29</v>
+      </c>
+      <c r="F32" t="s">
+        <v>30</v>
+      </c>
+      <c r="G32" t="s">
         <v>31</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A10" t="s">
+      <c r="H32" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="33" spans="1:10">
+      <c r="A33" t="s">
+        <v>32</v>
+      </c>
+      <c r="B33" t="s">
+        <v>30</v>
+      </c>
+      <c r="C33" t="s">
+        <v>33</v>
+      </c>
+      <c r="D33" t="s">
+        <v>34</v>
+      </c>
+      <c r="E33" t="s">
+        <v>6</v>
+      </c>
+      <c r="F33" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="36" spans="1:10">
+      <c r="A36" s="7"/>
+    </row>
+    <row r="38" spans="1:10">
+      <c r="A38" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B38" s="2"/>
+      <c r="C38" s="2"/>
+      <c r="D38" s="2"/>
+      <c r="E38" s="2"/>
+      <c r="F38" s="2"/>
+      <c r="G38" s="2"/>
+      <c r="H38" s="2"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+    </row>
+    <row r="39" spans="1:10">
+      <c r="A39" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F39" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G39" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H39" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I39" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J39" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="40" spans="1:10">
+      <c r="A40" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="B40" s="3" t="s">
+        <v>51</v>
+      </c>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E40" s="3" t="s">
+        <v>52</v>
+      </c>
+      <c r="F40" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G40" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H40" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I40" s="6" t="s">
+        <v>53</v>
+      </c>
+      <c r="J40" s="6" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="42" spans="1:10">
+      <c r="A42" t="s">
+        <v>20</v>
+      </c>
+      <c r="B42" t="s">
+        <v>51</v>
+      </c>
+      <c r="C42" t="s">
+        <v>21</v>
+      </c>
+      <c r="D42" t="s">
+        <v>54</v>
+      </c>
+      <c r="E42" t="s">
+        <v>5</v>
+      </c>
+      <c r="F42" t="s">
+        <v>14</v>
+      </c>
+      <c r="G42" t="s">
+        <v>7</v>
+      </c>
+      <c r="H42" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="43" spans="1:10">
+      <c r="A43" t="s">
+        <v>9</v>
+      </c>
+      <c r="B43" t="s">
+        <v>18</v>
+      </c>
+      <c r="C43" t="s">
+        <v>23</v>
+      </c>
+      <c r="D43" t="s">
+        <v>24</v>
+      </c>
+      <c r="E43" t="s">
+        <v>25</v>
+      </c>
+      <c r="F43" t="s">
+        <v>26</v>
+      </c>
+      <c r="G43" t="s">
+        <v>8</v>
+      </c>
+      <c r="H43" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="44" spans="1:10">
+      <c r="A44" t="s">
+        <v>27</v>
+      </c>
+      <c r="B44" t="s">
+        <v>53</v>
+      </c>
+      <c r="C44" t="s">
+        <v>28</v>
+      </c>
+      <c r="D44" t="s">
+        <v>53</v>
+      </c>
+      <c r="E44" t="s">
+        <v>29</v>
+      </c>
+      <c r="F44" t="s">
+        <v>30</v>
+      </c>
+      <c r="G44" t="s">
+        <v>31</v>
+      </c>
+      <c r="H44" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="45" spans="1:10">
+      <c r="A45" t="s">
+        <v>32</v>
+      </c>
+      <c r="B45" t="s">
+        <v>30</v>
+      </c>
+      <c r="C45" t="s">
+        <v>33</v>
+      </c>
+      <c r="D45" t="s">
+        <v>34</v>
+      </c>
+      <c r="E45" t="s">
+        <v>6</v>
+      </c>
+      <c r="F45" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="48" spans="1:10">
+      <c r="A48" s="7"/>
+    </row>
+    <row r="50" spans="1:10">
+      <c r="A50" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B50" s="2"/>
+      <c r="C50" s="2"/>
+      <c r="D50" s="2"/>
+      <c r="E50" s="2"/>
+      <c r="F50" s="2"/>
+      <c r="G50" s="2"/>
+      <c r="H50" s="2"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+    </row>
+    <row r="51" spans="1:10">
+      <c r="A51" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B51" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C51" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D51" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E51" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F51" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G51" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H51" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I51" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J51" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="52" spans="1:10">
+      <c r="A52" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="B10">
-[...66 lines deleted...]
-      <c r="E12" t="s">
+      <c r="B52" s="3" t="s">
+        <v>57</v>
+      </c>
+      <c r="C52" s="3"/>
+      <c r="D52" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E52" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F52" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G52" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H52" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I52" s="6" t="s">
+        <v>59</v>
+      </c>
+      <c r="J52" s="6" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="54" spans="1:10">
+      <c r="A54" t="s">
+        <v>20</v>
+      </c>
+      <c r="B54" t="s">
+        <v>57</v>
+      </c>
+      <c r="C54" t="s">
+        <v>21</v>
+      </c>
+      <c r="D54" t="s">
+        <v>60</v>
+      </c>
+      <c r="E54" t="s">
+        <v>5</v>
+      </c>
+      <c r="F54" t="s">
+        <v>14</v>
+      </c>
+      <c r="G54" t="s">
+        <v>7</v>
+      </c>
+      <c r="H54" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="55" spans="1:10">
+      <c r="A55" t="s">
+        <v>9</v>
+      </c>
+      <c r="B55" t="s">
+        <v>18</v>
+      </c>
+      <c r="C55" t="s">
+        <v>23</v>
+      </c>
+      <c r="D55" t="s">
+        <v>24</v>
+      </c>
+      <c r="E55" t="s">
+        <v>25</v>
+      </c>
+      <c r="F55" t="s">
+        <v>26</v>
+      </c>
+      <c r="G55" t="s">
+        <v>8</v>
+      </c>
+      <c r="H55" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="56" spans="1:10">
+      <c r="A56" t="s">
+        <v>27</v>
+      </c>
+      <c r="B56" t="s">
+        <v>59</v>
+      </c>
+      <c r="C56" t="s">
+        <v>28</v>
+      </c>
+      <c r="D56" t="s">
+        <v>59</v>
+      </c>
+      <c r="E56" t="s">
         <v>29</v>
       </c>
-      <c r="F12" t="s">
-[...42 lines deleted...]
-      <c r="A14" t="s">
+      <c r="F56" t="s">
+        <v>30</v>
+      </c>
+      <c r="G56" t="s">
+        <v>31</v>
+      </c>
+      <c r="H56" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="57" spans="1:10">
+      <c r="A57" t="s">
+        <v>32</v>
+      </c>
+      <c r="B57" t="s">
+        <v>30</v>
+      </c>
+      <c r="C57" t="s">
+        <v>33</v>
+      </c>
+      <c r="D57" t="s">
+        <v>34</v>
+      </c>
+      <c r="E57" t="s">
+        <v>6</v>
+      </c>
+      <c r="F57" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="60" spans="1:10">
+      <c r="A60" s="7"/>
+    </row>
+    <row r="62" spans="1:10">
+      <c r="A62" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B62" s="2"/>
+      <c r="C62" s="2"/>
+      <c r="D62" s="2"/>
+      <c r="E62" s="2"/>
+      <c r="F62" s="2"/>
+      <c r="G62" s="2"/>
+      <c r="H62" s="2"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+    </row>
+    <row r="63" spans="1:10">
+      <c r="A63" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B63" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C63" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D63" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E63" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F63" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G63" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H63" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I63" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J63" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="64" spans="1:10">
+      <c r="A64" s="3" t="s">
+        <v>63</v>
+      </c>
+      <c r="B64" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="C64" s="3"/>
+      <c r="D64" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E64" s="3" t="s">
+        <v>65</v>
+      </c>
+      <c r="F64" s="3" t="s">
         <v>16</v>
       </c>
-      <c r="B14">
-[...54 lines deleted...]
-      <c r="A16" t="s">
+      <c r="G64" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H64" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I64" s="6" t="s">
+        <v>66</v>
+      </c>
+      <c r="J64" s="6" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="66" spans="1:10">
+      <c r="A66" t="s">
+        <v>20</v>
+      </c>
+      <c r="B66" t="s">
+        <v>64</v>
+      </c>
+      <c r="C66" t="s">
+        <v>21</v>
+      </c>
+      <c r="D66" t="s">
+        <v>67</v>
+      </c>
+      <c r="E66" t="s">
+        <v>5</v>
+      </c>
+      <c r="F66" t="s">
+        <v>14</v>
+      </c>
+      <c r="G66" t="s">
+        <v>7</v>
+      </c>
+      <c r="H66" t="s">
         <v>16</v>
       </c>
-      <c r="B16">
-[...46 lines deleted...]
-      <c r="H17" t="s">
+    </row>
+    <row r="67" spans="1:10">
+      <c r="A67" t="s">
+        <v>9</v>
+      </c>
+      <c r="B67" t="s">
+        <v>18</v>
+      </c>
+      <c r="C67" t="s">
+        <v>23</v>
+      </c>
+      <c r="D67" t="s">
+        <v>24</v>
+      </c>
+      <c r="E67" t="s">
+        <v>25</v>
+      </c>
+      <c r="F67" t="s">
+        <v>26</v>
+      </c>
+      <c r="G67" t="s">
+        <v>8</v>
+      </c>
+      <c r="H67" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="68" spans="1:10">
+      <c r="A68" t="s">
+        <v>27</v>
+      </c>
+      <c r="B68" t="s">
+        <v>66</v>
+      </c>
+      <c r="C68" t="s">
+        <v>28</v>
+      </c>
+      <c r="D68" t="s">
+        <v>66</v>
+      </c>
+      <c r="E68" t="s">
+        <v>29</v>
+      </c>
+      <c r="F68" t="s">
+        <v>30</v>
+      </c>
+      <c r="G68" t="s">
         <v>31</v>
       </c>
-      <c r="I17" t="s">
+      <c r="H68" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="69" spans="1:10">
+      <c r="A69" t="s">
+        <v>32</v>
+      </c>
+      <c r="B69" t="s">
+        <v>30</v>
+      </c>
+      <c r="C69" t="s">
+        <v>33</v>
+      </c>
+      <c r="D69" t="s">
+        <v>34</v>
+      </c>
+      <c r="E69" t="s">
+        <v>6</v>
+      </c>
+      <c r="F69" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="72" spans="1:10">
+      <c r="A72" s="7"/>
+    </row>
+    <row r="74" spans="1:10">
+      <c r="A74" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="B74" s="2"/>
+      <c r="C74" s="2"/>
+      <c r="D74" s="2"/>
+      <c r="E74" s="2"/>
+      <c r="F74" s="2"/>
+      <c r="G74" s="2"/>
+      <c r="H74" s="2"/>
+      <c r="I74" s="2"/>
+      <c r="J74" s="2"/>
+    </row>
+    <row r="75" spans="1:10">
+      <c r="A75" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B75" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C75" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D75" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F75" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G75" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H75" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I75" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J75" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="76" spans="1:10">
+      <c r="A76" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B76" s="3" t="s">
+        <v>70</v>
+      </c>
+      <c r="C76" s="3"/>
+      <c r="D76" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E76" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F76" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G76" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H76" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I76" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J76" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="78" spans="1:10">
+      <c r="A78" t="s">
+        <v>20</v>
+      </c>
+      <c r="B78" t="s">
+        <v>70</v>
+      </c>
+      <c r="C78" t="s">
+        <v>21</v>
+      </c>
+      <c r="D78" t="s">
+        <v>75</v>
+      </c>
+      <c r="E78" t="s">
+        <v>5</v>
+      </c>
+      <c r="F78" t="s">
+        <v>71</v>
+      </c>
+      <c r="G78" t="s">
+        <v>7</v>
+      </c>
+      <c r="H78" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="79" spans="1:10">
+      <c r="A79" t="s">
+        <v>9</v>
+      </c>
+      <c r="B79" t="s">
+        <v>73</v>
+      </c>
+      <c r="C79" t="s">
+        <v>23</v>
+      </c>
+      <c r="D79" t="s">
+        <v>76</v>
+      </c>
+      <c r="E79" t="s">
+        <v>25</v>
+      </c>
+      <c r="F79" t="s">
+        <v>77</v>
+      </c>
+      <c r="G79" t="s">
+        <v>8</v>
+      </c>
+      <c r="H79" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="80" spans="1:10">
+      <c r="A80" t="s">
+        <v>27</v>
+      </c>
+      <c r="B80" t="s">
+        <v>74</v>
+      </c>
+      <c r="C80" t="s">
+        <v>28</v>
+      </c>
+      <c r="D80" t="s">
+        <v>74</v>
+      </c>
+      <c r="E80" t="s">
+        <v>29</v>
+      </c>
+      <c r="F80" t="s">
+        <v>30</v>
+      </c>
+      <c r="G80" t="s">
         <v>31</v>
       </c>
-    </row>
-[...22 lines deleted...]
-      <c r="H18" t="s">
+      <c r="H80" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="81" spans="1:10">
+      <c r="A81" t="s">
+        <v>32</v>
+      </c>
+      <c r="B81" t="s">
+        <v>30</v>
+      </c>
+      <c r="C81" t="s">
+        <v>33</v>
+      </c>
+      <c r="D81" t="s">
+        <v>34</v>
+      </c>
+      <c r="E81" t="s">
+        <v>6</v>
+      </c>
+      <c r="F81" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="84" spans="1:10">
+      <c r="A84" s="7"/>
+    </row>
+    <row r="86" spans="1:10">
+      <c r="A86" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="B86" s="2"/>
+      <c r="C86" s="2"/>
+      <c r="D86" s="2"/>
+      <c r="E86" s="2"/>
+      <c r="F86" s="2"/>
+      <c r="G86" s="2"/>
+      <c r="H86" s="2"/>
+      <c r="I86" s="2"/>
+      <c r="J86" s="2"/>
+    </row>
+    <row r="87" spans="1:10">
+      <c r="A87" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B87" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C87" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D87" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E87" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F87" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G87" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H87" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I87" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J87" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="88" spans="1:10">
+      <c r="A88" s="3" t="s">
+        <v>37</v>
+      </c>
+      <c r="B88" s="3" t="s">
+        <v>79</v>
+      </c>
+      <c r="C88" s="3"/>
+      <c r="D88" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E88" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F88" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G88" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H88" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I88" s="6" t="s">
+        <v>80</v>
+      </c>
+      <c r="J88" s="6" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="90" spans="1:10">
+      <c r="A90" t="s">
+        <v>20</v>
+      </c>
+      <c r="B90" t="s">
+        <v>79</v>
+      </c>
+      <c r="C90" t="s">
+        <v>21</v>
+      </c>
+      <c r="D90" t="s">
+        <v>81</v>
+      </c>
+      <c r="E90" t="s">
+        <v>5</v>
+      </c>
+      <c r="F90" t="s">
+        <v>71</v>
+      </c>
+      <c r="G90" t="s">
+        <v>7</v>
+      </c>
+      <c r="H90" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="91" spans="1:10">
+      <c r="A91" t="s">
+        <v>9</v>
+      </c>
+      <c r="B91" t="s">
+        <v>73</v>
+      </c>
+      <c r="C91" t="s">
+        <v>23</v>
+      </c>
+      <c r="D91" t="s">
+        <v>76</v>
+      </c>
+      <c r="E91" t="s">
+        <v>25</v>
+      </c>
+      <c r="F91" t="s">
+        <v>77</v>
+      </c>
+      <c r="G91" t="s">
+        <v>8</v>
+      </c>
+      <c r="H91" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="92" spans="1:10">
+      <c r="A92" t="s">
+        <v>27</v>
+      </c>
+      <c r="B92" t="s">
+        <v>80</v>
+      </c>
+      <c r="C92" t="s">
+        <v>28</v>
+      </c>
+      <c r="D92" t="s">
+        <v>80</v>
+      </c>
+      <c r="E92" t="s">
+        <v>29</v>
+      </c>
+      <c r="F92" t="s">
+        <v>30</v>
+      </c>
+      <c r="G92" t="s">
+        <v>31</v>
+      </c>
+      <c r="H92" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="93" spans="1:10">
+      <c r="A93" t="s">
+        <v>32</v>
+      </c>
+      <c r="B93" t="s">
+        <v>30</v>
+      </c>
+      <c r="C93" t="s">
+        <v>33</v>
+      </c>
+      <c r="D93" t="s">
+        <v>34</v>
+      </c>
+      <c r="E93" t="s">
+        <v>6</v>
+      </c>
+      <c r="F93" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="96" spans="1:10">
+      <c r="A96" s="7"/>
+    </row>
+    <row r="98" spans="1:10">
+      <c r="A98" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="B98" s="2"/>
+      <c r="C98" s="2"/>
+      <c r="D98" s="2"/>
+      <c r="E98" s="2"/>
+      <c r="F98" s="2"/>
+      <c r="G98" s="2"/>
+      <c r="H98" s="2"/>
+      <c r="I98" s="2"/>
+      <c r="J98" s="2"/>
+    </row>
+    <row r="99" spans="1:10">
+      <c r="A99" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B99" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C99" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D99" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E99" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F99" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G99" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H99" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I99" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J99" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="100" spans="1:10">
+      <c r="A100" s="3" t="s">
+        <v>83</v>
+      </c>
+      <c r="B100" s="3" t="s">
+        <v>84</v>
+      </c>
+      <c r="C100" s="3"/>
+      <c r="D100" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E100" s="3" t="s">
+        <v>72</v>
+      </c>
+      <c r="F100" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G100" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H100" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I100" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J100" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="102" spans="1:10">
+      <c r="A102" t="s">
+        <v>20</v>
+      </c>
+      <c r="B102" t="s">
+        <v>84</v>
+      </c>
+      <c r="C102" t="s">
+        <v>21</v>
+      </c>
+      <c r="D102" t="s">
+        <v>85</v>
+      </c>
+      <c r="E102" t="s">
+        <v>5</v>
+      </c>
+      <c r="F102" t="s">
+        <v>71</v>
+      </c>
+      <c r="G102" t="s">
+        <v>7</v>
+      </c>
+      <c r="H102" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="103" spans="1:10">
+      <c r="A103" t="s">
+        <v>9</v>
+      </c>
+      <c r="B103" t="s">
+        <v>73</v>
+      </c>
+      <c r="C103" t="s">
+        <v>23</v>
+      </c>
+      <c r="D103" t="s">
+        <v>76</v>
+      </c>
+      <c r="E103" t="s">
+        <v>25</v>
+      </c>
+      <c r="F103" t="s">
+        <v>77</v>
+      </c>
+      <c r="G103" t="s">
+        <v>8</v>
+      </c>
+      <c r="H103" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10">
+      <c r="A104" t="s">
+        <v>27</v>
+      </c>
+      <c r="B104" t="s">
+        <v>74</v>
+      </c>
+      <c r="C104" t="s">
+        <v>28</v>
+      </c>
+      <c r="D104" t="s">
+        <v>74</v>
+      </c>
+      <c r="E104" t="s">
+        <v>29</v>
+      </c>
+      <c r="F104" t="s">
+        <v>30</v>
+      </c>
+      <c r="G104" t="s">
+        <v>31</v>
+      </c>
+      <c r="H104" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10">
+      <c r="A105" t="s">
+        <v>32</v>
+      </c>
+      <c r="B105" t="s">
+        <v>30</v>
+      </c>
+      <c r="C105" t="s">
+        <v>33</v>
+      </c>
+      <c r="D105" t="s">
+        <v>34</v>
+      </c>
+      <c r="E105" t="s">
+        <v>6</v>
+      </c>
+      <c r="F105" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10">
+      <c r="A108" s="7"/>
+    </row>
+    <row r="110" spans="1:10">
+      <c r="A110" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B110" s="2"/>
+      <c r="C110" s="2"/>
+      <c r="D110" s="2"/>
+      <c r="E110" s="2"/>
+      <c r="F110" s="2"/>
+      <c r="G110" s="2"/>
+      <c r="H110" s="2"/>
+      <c r="I110" s="2"/>
+      <c r="J110" s="2"/>
+    </row>
+    <row r="111" spans="1:10">
+      <c r="A111" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B111" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C111" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D111" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E111" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F111" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G111" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H111" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I111" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J111" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="112" spans="1:10">
+      <c r="A112" s="3" t="s">
+        <v>87</v>
+      </c>
+      <c r="B112" s="3" t="s">
+        <v>88</v>
+      </c>
+      <c r="C112" s="3"/>
+      <c r="D112" s="3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E112" s="3" t="s">
+        <v>89</v>
+      </c>
+      <c r="F112" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G112" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H112" s="3" t="s">
+        <v>18</v>
+      </c>
+      <c r="I112" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J112" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="114" spans="1:10">
+      <c r="A114" t="s">
+        <v>20</v>
+      </c>
+      <c r="B114" t="s">
+        <v>88</v>
+      </c>
+      <c r="C114" t="s">
+        <v>21</v>
+      </c>
+      <c r="D114" t="s">
+        <v>90</v>
+      </c>
+      <c r="E114" t="s">
+        <v>5</v>
+      </c>
+      <c r="F114" t="s">
+        <v>14</v>
+      </c>
+      <c r="G114" t="s">
+        <v>7</v>
+      </c>
+      <c r="H114" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="115" spans="1:10">
+      <c r="A115" t="s">
+        <v>9</v>
+      </c>
+      <c r="B115" t="s">
+        <v>18</v>
+      </c>
+      <c r="C115" t="s">
+        <v>23</v>
+      </c>
+      <c r="D115" t="s">
+        <v>24</v>
+      </c>
+      <c r="E115" t="s">
+        <v>25</v>
+      </c>
+      <c r="F115" t="s">
+        <v>26</v>
+      </c>
+      <c r="G115" t="s">
+        <v>8</v>
+      </c>
+      <c r="H115" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="116" spans="1:10">
+      <c r="A116" t="s">
+        <v>27</v>
+      </c>
+      <c r="B116" t="s">
+        <v>74</v>
+      </c>
+      <c r="C116" t="s">
+        <v>28</v>
+      </c>
+      <c r="D116" t="s">
+        <v>74</v>
+      </c>
+      <c r="E116" t="s">
+        <v>29</v>
+      </c>
+      <c r="F116" t="s">
+        <v>30</v>
+      </c>
+      <c r="G116" t="s">
+        <v>31</v>
+      </c>
+      <c r="H116" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="117" spans="1:10">
+      <c r="A117" t="s">
+        <v>32</v>
+      </c>
+      <c r="B117" t="s">
+        <v>30</v>
+      </c>
+      <c r="C117" t="s">
+        <v>33</v>
+      </c>
+      <c r="D117" t="s">
+        <v>34</v>
+      </c>
+      <c r="E117" t="s">
+        <v>6</v>
+      </c>
+      <c r="F117" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="120" spans="1:10">
+      <c r="A120" s="7"/>
+    </row>
+    <row r="122" spans="1:10">
+      <c r="A122" s="2" t="s">
+        <v>92</v>
+      </c>
+      <c r="B122" s="2"/>
+      <c r="C122" s="2"/>
+      <c r="D122" s="2"/>
+      <c r="E122" s="2"/>
+      <c r="F122" s="2"/>
+      <c r="G122" s="2"/>
+      <c r="H122" s="2"/>
+      <c r="I122" s="2"/>
+      <c r="J122" s="2"/>
+    </row>
+    <row r="123" spans="1:10">
+      <c r="A123" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B123" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C123" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D123" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E123" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F123" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G123" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H123" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I123" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J123" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="124" spans="1:10">
+      <c r="A124" s="3" t="s">
+        <v>93</v>
+      </c>
+      <c r="B124" s="3" t="s">
+        <v>94</v>
+      </c>
+      <c r="C124" s="3"/>
+      <c r="D124" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E124" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F124" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H124" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I124" s="6" t="s">
+        <v>96</v>
+      </c>
+      <c r="J124" s="6" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="126" spans="1:10">
+      <c r="A126" t="s">
+        <v>20</v>
+      </c>
+      <c r="B126" t="s">
+        <v>94</v>
+      </c>
+      <c r="C126" t="s">
+        <v>21</v>
+      </c>
+      <c r="D126" t="s">
+        <v>97</v>
+      </c>
+      <c r="E126" t="s">
+        <v>5</v>
+      </c>
+      <c r="F126" t="s">
+        <v>71</v>
+      </c>
+      <c r="G126" t="s">
+        <v>7</v>
+      </c>
+      <c r="H126" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="127" spans="1:10">
+      <c r="A127" t="s">
+        <v>9</v>
+      </c>
+      <c r="B127" t="s">
+        <v>73</v>
+      </c>
+      <c r="C127" t="s">
+        <v>23</v>
+      </c>
+      <c r="D127" t="s">
+        <v>98</v>
+      </c>
+      <c r="E127" t="s">
+        <v>25</v>
+      </c>
+      <c r="F127" t="s">
+        <v>77</v>
+      </c>
+      <c r="G127" t="s">
+        <v>8</v>
+      </c>
+      <c r="H127" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="128" spans="1:10">
+      <c r="A128" t="s">
+        <v>27</v>
+      </c>
+      <c r="B128" t="s">
+        <v>96</v>
+      </c>
+      <c r="C128" t="s">
+        <v>28</v>
+      </c>
+      <c r="D128" t="s">
+        <v>96</v>
+      </c>
+      <c r="E128" t="s">
+        <v>29</v>
+      </c>
+      <c r="F128" t="s">
+        <v>30</v>
+      </c>
+      <c r="G128" t="s">
+        <v>31</v>
+      </c>
+      <c r="H128" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="129" spans="1:10">
+      <c r="A129" t="s">
+        <v>32</v>
+      </c>
+      <c r="B129" t="s">
+        <v>30</v>
+      </c>
+      <c r="C129" t="s">
+        <v>33</v>
+      </c>
+      <c r="D129" t="s">
+        <v>34</v>
+      </c>
+      <c r="E129" t="s">
+        <v>6</v>
+      </c>
+      <c r="F129" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="132" spans="1:10">
+      <c r="A132" s="7"/>
+    </row>
+    <row r="134" spans="1:10">
+      <c r="A134" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B134" s="2"/>
+      <c r="C134" s="2"/>
+      <c r="D134" s="2"/>
+      <c r="E134" s="2"/>
+      <c r="F134" s="2"/>
+      <c r="G134" s="2"/>
+      <c r="H134" s="2"/>
+      <c r="I134" s="2"/>
+      <c r="J134" s="2"/>
+    </row>
+    <row r="135" spans="1:10">
+      <c r="A135" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B135" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C135" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D135" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E135" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F135" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G135" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H135" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I135" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J135" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="136" spans="1:10">
+      <c r="A136" s="3" t="s">
+        <v>100</v>
+      </c>
+      <c r="B136" s="3" t="s">
+        <v>101</v>
+      </c>
+      <c r="C136" s="3"/>
+      <c r="D136" s="3" t="s">
+        <v>102</v>
+      </c>
+      <c r="E136" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F136" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G136" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H136" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I136" s="6" t="s">
+        <v>103</v>
+      </c>
+      <c r="J136" s="6" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="138" spans="1:10">
+      <c r="A138" t="s">
+        <v>20</v>
+      </c>
+      <c r="B138" t="s">
+        <v>101</v>
+      </c>
+      <c r="C138" t="s">
+        <v>21</v>
+      </c>
+      <c r="D138" t="s">
+        <v>104</v>
+      </c>
+      <c r="E138" t="s">
+        <v>5</v>
+      </c>
+      <c r="F138" t="s">
+        <v>102</v>
+      </c>
+      <c r="G138" t="s">
+        <v>7</v>
+      </c>
+      <c r="H138" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="139" spans="1:10">
+      <c r="A139" t="s">
+        <v>9</v>
+      </c>
+      <c r="B139" t="s">
+        <v>73</v>
+      </c>
+      <c r="C139" t="s">
+        <v>23</v>
+      </c>
+      <c r="D139" t="s">
+        <v>98</v>
+      </c>
+      <c r="E139" t="s">
+        <v>25</v>
+      </c>
+      <c r="F139" t="s">
+        <v>77</v>
+      </c>
+      <c r="G139" t="s">
+        <v>8</v>
+      </c>
+      <c r="H139" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10">
+      <c r="A140" t="s">
+        <v>27</v>
+      </c>
+      <c r="B140" t="s">
+        <v>103</v>
+      </c>
+      <c r="C140" t="s">
+        <v>28</v>
+      </c>
+      <c r="D140" t="s">
+        <v>103</v>
+      </c>
+      <c r="E140" t="s">
+        <v>29</v>
+      </c>
+      <c r="F140" t="s">
+        <v>30</v>
+      </c>
+      <c r="G140" t="s">
+        <v>31</v>
+      </c>
+      <c r="H140" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10">
+      <c r="A141" t="s">
+        <v>32</v>
+      </c>
+      <c r="B141" t="s">
+        <v>30</v>
+      </c>
+      <c r="C141" t="s">
+        <v>33</v>
+      </c>
+      <c r="D141" t="s">
+        <v>34</v>
+      </c>
+      <c r="E141" t="s">
+        <v>6</v>
+      </c>
+      <c r="F141" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="144" spans="1:10">
+      <c r="A144" s="7"/>
+    </row>
+    <row r="146" spans="1:10">
+      <c r="A146" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B146" s="2"/>
+      <c r="C146" s="2"/>
+      <c r="D146" s="2"/>
+      <c r="E146" s="2"/>
+      <c r="F146" s="2"/>
+      <c r="G146" s="2"/>
+      <c r="H146" s="2"/>
+      <c r="I146" s="2"/>
+      <c r="J146" s="2"/>
+    </row>
+    <row r="147" spans="1:10">
+      <c r="A147" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B147" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C147" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D147" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E147" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F147" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G147" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H147" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I147" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J147" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="148" spans="1:10">
+      <c r="A148" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B148" s="3" t="s">
+        <v>107</v>
+      </c>
+      <c r="C148" s="3"/>
+      <c r="D148" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E148" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F148" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G148" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H148" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I148" s="6" t="s">
+        <v>109</v>
+      </c>
+      <c r="J148" s="6" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="150" spans="1:10">
+      <c r="A150" t="s">
+        <v>20</v>
+      </c>
+      <c r="B150" t="s">
+        <v>107</v>
+      </c>
+      <c r="C150" t="s">
+        <v>21</v>
+      </c>
+      <c r="D150" t="s">
+        <v>110</v>
+      </c>
+      <c r="E150" t="s">
+        <v>5</v>
+      </c>
+      <c r="F150" t="s">
+        <v>108</v>
+      </c>
+      <c r="G150" t="s">
+        <v>7</v>
+      </c>
+      <c r="H150" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="151" spans="1:10">
+      <c r="A151" t="s">
+        <v>9</v>
+      </c>
+      <c r="B151" t="s">
+        <v>73</v>
+      </c>
+      <c r="C151" t="s">
+        <v>23</v>
+      </c>
+      <c r="D151" t="s">
+        <v>76</v>
+      </c>
+      <c r="E151" t="s">
+        <v>25</v>
+      </c>
+      <c r="F151" t="s">
+        <v>77</v>
+      </c>
+      <c r="G151" t="s">
+        <v>8</v>
+      </c>
+      <c r="H151" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="152" spans="1:10">
+      <c r="A152" t="s">
+        <v>27</v>
+      </c>
+      <c r="B152" t="s">
+        <v>109</v>
+      </c>
+      <c r="C152" t="s">
+        <v>28</v>
+      </c>
+      <c r="D152" t="s">
+        <v>109</v>
+      </c>
+      <c r="E152" t="s">
+        <v>29</v>
+      </c>
+      <c r="F152" t="s">
+        <v>30</v>
+      </c>
+      <c r="G152" t="s">
+        <v>31</v>
+      </c>
+      <c r="H152" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="153" spans="1:10">
+      <c r="A153" t="s">
+        <v>32</v>
+      </c>
+      <c r="B153" t="s">
+        <v>30</v>
+      </c>
+      <c r="C153" t="s">
+        <v>33</v>
+      </c>
+      <c r="D153" t="s">
+        <v>34</v>
+      </c>
+      <c r="E153" t="s">
+        <v>6</v>
+      </c>
+      <c r="F153" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="156" spans="1:10">
+      <c r="A156" s="7"/>
+    </row>
+    <row r="158" spans="1:10">
+      <c r="A158" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B158" s="2"/>
+      <c r="C158" s="2"/>
+      <c r="D158" s="2"/>
+      <c r="E158" s="2"/>
+      <c r="F158" s="2"/>
+      <c r="G158" s="2"/>
+      <c r="H158" s="2"/>
+      <c r="I158" s="2"/>
+      <c r="J158" s="2"/>
+    </row>
+    <row r="159" spans="1:10">
+      <c r="A159" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B159" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C159" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D159" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E159" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F159" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G159" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H159" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I159" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J159" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="160" spans="1:10">
+      <c r="A160" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B160" s="3" t="s">
+        <v>112</v>
+      </c>
+      <c r="C160" s="3"/>
+      <c r="D160" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E160" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F160" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G160" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H160" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I160" s="6" t="s">
+        <v>113</v>
+      </c>
+      <c r="J160" s="6" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="162" spans="1:10">
+      <c r="A162" t="s">
+        <v>20</v>
+      </c>
+      <c r="B162" t="s">
+        <v>112</v>
+      </c>
+      <c r="C162" t="s">
+        <v>21</v>
+      </c>
+      <c r="D162" t="s">
+        <v>114</v>
+      </c>
+      <c r="E162" t="s">
+        <v>5</v>
+      </c>
+      <c r="F162" t="s">
+        <v>108</v>
+      </c>
+      <c r="G162" t="s">
+        <v>7</v>
+      </c>
+      <c r="H162" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="163" spans="1:10">
+      <c r="A163" t="s">
+        <v>9</v>
+      </c>
+      <c r="B163" t="s">
+        <v>73</v>
+      </c>
+      <c r="C163" t="s">
+        <v>23</v>
+      </c>
+      <c r="D163" t="s">
+        <v>98</v>
+      </c>
+      <c r="E163" t="s">
+        <v>25</v>
+      </c>
+      <c r="F163" t="s">
+        <v>77</v>
+      </c>
+      <c r="G163" t="s">
+        <v>8</v>
+      </c>
+      <c r="H163" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="164" spans="1:10">
+      <c r="A164" t="s">
+        <v>27</v>
+      </c>
+      <c r="B164" t="s">
+        <v>113</v>
+      </c>
+      <c r="C164" t="s">
+        <v>28</v>
+      </c>
+      <c r="D164" t="s">
+        <v>113</v>
+      </c>
+      <c r="E164" t="s">
+        <v>29</v>
+      </c>
+      <c r="F164" t="s">
+        <v>30</v>
+      </c>
+      <c r="G164" t="s">
+        <v>31</v>
+      </c>
+      <c r="H164" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="165" spans="1:10">
+      <c r="A165" t="s">
+        <v>32</v>
+      </c>
+      <c r="B165" t="s">
+        <v>30</v>
+      </c>
+      <c r="C165" t="s">
+        <v>33</v>
+      </c>
+      <c r="D165" t="s">
+        <v>34</v>
+      </c>
+      <c r="E165" t="s">
+        <v>6</v>
+      </c>
+      <c r="F165" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="168" spans="1:10">
+      <c r="A168" s="7"/>
+    </row>
+    <row r="170" spans="1:10">
+      <c r="A170" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B170" s="2"/>
+      <c r="C170" s="2"/>
+      <c r="D170" s="2"/>
+      <c r="E170" s="2"/>
+      <c r="F170" s="2"/>
+      <c r="G170" s="2"/>
+      <c r="H170" s="2"/>
+      <c r="I170" s="2"/>
+      <c r="J170" s="2"/>
+    </row>
+    <row r="171" spans="1:10">
+      <c r="A171" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B171" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C171" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D171" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E171" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F171" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G171" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H171" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I171" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J171" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="172" spans="1:10">
+      <c r="A172" s="3" t="s">
         <v>50</v>
       </c>
-      <c r="I18" t="s">
+      <c r="B172" s="3" t="s">
+        <v>116</v>
+      </c>
+      <c r="C172" s="3"/>
+      <c r="D172" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E172" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F172" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G172" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H172" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I172" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="J172" s="6" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="174" spans="1:10">
+      <c r="A174" t="s">
+        <v>20</v>
+      </c>
+      <c r="B174" t="s">
+        <v>116</v>
+      </c>
+      <c r="C174" t="s">
+        <v>21</v>
+      </c>
+      <c r="D174" t="s">
+        <v>118</v>
+      </c>
+      <c r="E174" t="s">
+        <v>5</v>
+      </c>
+      <c r="F174" t="s">
+        <v>71</v>
+      </c>
+      <c r="G174" t="s">
+        <v>7</v>
+      </c>
+      <c r="H174" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="175" spans="1:10">
+      <c r="A175" t="s">
+        <v>9</v>
+      </c>
+      <c r="B175" t="s">
+        <v>73</v>
+      </c>
+      <c r="C175" t="s">
+        <v>23</v>
+      </c>
+      <c r="D175" t="s">
+        <v>98</v>
+      </c>
+      <c r="E175" t="s">
+        <v>25</v>
+      </c>
+      <c r="F175" t="s">
+        <v>77</v>
+      </c>
+      <c r="G175" t="s">
+        <v>8</v>
+      </c>
+      <c r="H175" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="176" spans="1:10">
+      <c r="A176" t="s">
+        <v>27</v>
+      </c>
+      <c r="B176" t="s">
+        <v>117</v>
+      </c>
+      <c r="C176" t="s">
+        <v>28</v>
+      </c>
+      <c r="D176" t="s">
+        <v>117</v>
+      </c>
+      <c r="E176" t="s">
+        <v>29</v>
+      </c>
+      <c r="F176" t="s">
+        <v>30</v>
+      </c>
+      <c r="G176" t="s">
+        <v>31</v>
+      </c>
+      <c r="H176" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="177" spans="1:10">
+      <c r="A177" t="s">
+        <v>32</v>
+      </c>
+      <c r="B177" t="s">
+        <v>30</v>
+      </c>
+      <c r="C177" t="s">
+        <v>33</v>
+      </c>
+      <c r="D177" t="s">
+        <v>34</v>
+      </c>
+      <c r="E177" t="s">
+        <v>6</v>
+      </c>
+      <c r="F177" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="180" spans="1:10">
+      <c r="A180" s="7"/>
+    </row>
+    <row r="182" spans="1:10">
+      <c r="A182" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B182" s="2"/>
+      <c r="C182" s="2"/>
+      <c r="D182" s="2"/>
+      <c r="E182" s="2"/>
+      <c r="F182" s="2"/>
+      <c r="G182" s="2"/>
+      <c r="H182" s="2"/>
+      <c r="I182" s="2"/>
+      <c r="J182" s="2"/>
+    </row>
+    <row r="183" spans="1:10">
+      <c r="A183" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B183" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C183" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D183" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E183" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F183" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G183" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H183" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I183" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J183" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="184" spans="1:10">
+      <c r="A184" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B184" s="3" t="s">
+        <v>121</v>
+      </c>
+      <c r="C184" s="3"/>
+      <c r="D184" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E184" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F184" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G184" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H184" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I184" s="6" t="s">
+        <v>123</v>
+      </c>
+      <c r="J184" s="6" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="186" spans="1:10">
+      <c r="A186" t="s">
+        <v>20</v>
+      </c>
+      <c r="B186" t="s">
+        <v>121</v>
+      </c>
+      <c r="C186" t="s">
+        <v>21</v>
+      </c>
+      <c r="D186" t="s">
+        <v>124</v>
+      </c>
+      <c r="E186" t="s">
+        <v>5</v>
+      </c>
+      <c r="F186" t="s">
+        <v>122</v>
+      </c>
+      <c r="G186" t="s">
+        <v>7</v>
+      </c>
+      <c r="H186" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="187" spans="1:10">
+      <c r="A187" t="s">
+        <v>9</v>
+      </c>
+      <c r="B187" t="s">
+        <v>73</v>
+      </c>
+      <c r="C187" t="s">
+        <v>23</v>
+      </c>
+      <c r="D187" t="s">
+        <v>98</v>
+      </c>
+      <c r="E187" t="s">
+        <v>25</v>
+      </c>
+      <c r="F187" t="s">
+        <v>77</v>
+      </c>
+      <c r="G187" t="s">
+        <v>8</v>
+      </c>
+      <c r="H187" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="188" spans="1:10">
+      <c r="A188" t="s">
+        <v>27</v>
+      </c>
+      <c r="B188" t="s">
+        <v>123</v>
+      </c>
+      <c r="C188" t="s">
+        <v>28</v>
+      </c>
+      <c r="D188" t="s">
+        <v>123</v>
+      </c>
+      <c r="E188" t="s">
+        <v>29</v>
+      </c>
+      <c r="F188" t="s">
+        <v>30</v>
+      </c>
+      <c r="G188" t="s">
+        <v>31</v>
+      </c>
+      <c r="H188" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="189" spans="1:10">
+      <c r="A189" t="s">
+        <v>32</v>
+      </c>
+      <c r="B189" t="s">
+        <v>30</v>
+      </c>
+      <c r="C189" t="s">
+        <v>33</v>
+      </c>
+      <c r="D189" t="s">
+        <v>34</v>
+      </c>
+      <c r="E189" t="s">
+        <v>6</v>
+      </c>
+      <c r="F189" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="192" spans="1:10">
+      <c r="A192" s="7"/>
+    </row>
+    <row r="194" spans="1:10">
+      <c r="A194" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B194" s="2"/>
+      <c r="C194" s="2"/>
+      <c r="D194" s="2"/>
+      <c r="E194" s="2"/>
+      <c r="F194" s="2"/>
+      <c r="G194" s="2"/>
+      <c r="H194" s="2"/>
+      <c r="I194" s="2"/>
+      <c r="J194" s="2"/>
+    </row>
+    <row r="195" spans="1:10">
+      <c r="A195" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B195" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C195" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D195" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E195" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F195" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G195" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H195" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I195" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J195" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="196" spans="1:10">
+      <c r="A196" s="3" t="s">
         <v>50</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E19" t="s">
+      <c r="B196" s="3" t="s">
+        <v>126</v>
+      </c>
+      <c r="C196" s="3"/>
+      <c r="D196" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E196" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F196" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G196" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H196" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I196" s="6" t="s">
+        <v>117</v>
+      </c>
+      <c r="J196" s="6" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="198" spans="1:10">
+      <c r="A198" t="s">
+        <v>20</v>
+      </c>
+      <c r="B198" t="s">
+        <v>126</v>
+      </c>
+      <c r="C198" t="s">
+        <v>21</v>
+      </c>
+      <c r="D198" t="s">
+        <v>127</v>
+      </c>
+      <c r="E198" t="s">
+        <v>5</v>
+      </c>
+      <c r="F198" t="s">
+        <v>71</v>
+      </c>
+      <c r="G198" t="s">
+        <v>7</v>
+      </c>
+      <c r="H198" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="199" spans="1:10">
+      <c r="A199" t="s">
+        <v>9</v>
+      </c>
+      <c r="B199" t="s">
+        <v>73</v>
+      </c>
+      <c r="C199" t="s">
+        <v>23</v>
+      </c>
+      <c r="D199" t="s">
+        <v>98</v>
+      </c>
+      <c r="E199" t="s">
+        <v>25</v>
+      </c>
+      <c r="F199" t="s">
+        <v>77</v>
+      </c>
+      <c r="G199" t="s">
+        <v>8</v>
+      </c>
+      <c r="H199" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="200" spans="1:10">
+      <c r="A200" t="s">
+        <v>27</v>
+      </c>
+      <c r="B200" t="s">
+        <v>117</v>
+      </c>
+      <c r="C200" t="s">
+        <v>28</v>
+      </c>
+      <c r="D200" t="s">
+        <v>117</v>
+      </c>
+      <c r="E200" t="s">
         <v>29</v>
       </c>
-      <c r="F19" t="s">
-[...5 lines deleted...]
-      <c r="H19" t="s">
+      <c r="F200" t="s">
+        <v>30</v>
+      </c>
+      <c r="G200" t="s">
         <v>31</v>
       </c>
-      <c r="I19" t="s">
+      <c r="H200" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="201" spans="1:10">
+      <c r="A201" t="s">
+        <v>32</v>
+      </c>
+      <c r="B201" t="s">
+        <v>30</v>
+      </c>
+      <c r="C201" t="s">
+        <v>33</v>
+      </c>
+      <c r="D201" t="s">
+        <v>34</v>
+      </c>
+      <c r="E201" t="s">
+        <v>6</v>
+      </c>
+      <c r="F201" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="204" spans="1:10">
+      <c r="A204" s="7"/>
+    </row>
+    <row r="206" spans="1:10">
+      <c r="A206" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B206" s="2"/>
+      <c r="C206" s="2"/>
+      <c r="D206" s="2"/>
+      <c r="E206" s="2"/>
+      <c r="F206" s="2"/>
+      <c r="G206" s="2"/>
+      <c r="H206" s="2"/>
+      <c r="I206" s="2"/>
+      <c r="J206" s="2"/>
+    </row>
+    <row r="207" spans="1:10">
+      <c r="A207" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B207" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C207" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D207" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E207" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F207" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G207" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H207" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I207" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J207" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="208" spans="1:10">
+      <c r="A208" s="3" t="s">
+        <v>106</v>
+      </c>
+      <c r="B208" s="3" t="s">
+        <v>129</v>
+      </c>
+      <c r="C208" s="3"/>
+      <c r="D208" s="3" t="s">
+        <v>108</v>
+      </c>
+      <c r="E208" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F208" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G208" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H208" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I208" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J208" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="210" spans="1:10">
+      <c r="A210" t="s">
+        <v>20</v>
+      </c>
+      <c r="B210" t="s">
+        <v>129</v>
+      </c>
+      <c r="C210" t="s">
+        <v>21</v>
+      </c>
+      <c r="D210" t="s">
+        <v>130</v>
+      </c>
+      <c r="E210" t="s">
+        <v>5</v>
+      </c>
+      <c r="F210" t="s">
+        <v>108</v>
+      </c>
+      <c r="G210" t="s">
+        <v>7</v>
+      </c>
+      <c r="H210" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="211" spans="1:10">
+      <c r="A211" t="s">
+        <v>9</v>
+      </c>
+      <c r="B211" t="s">
+        <v>73</v>
+      </c>
+      <c r="C211" t="s">
+        <v>23</v>
+      </c>
+      <c r="D211" t="s">
+        <v>98</v>
+      </c>
+      <c r="E211" t="s">
+        <v>25</v>
+      </c>
+      <c r="F211" t="s">
+        <v>77</v>
+      </c>
+      <c r="G211" t="s">
+        <v>8</v>
+      </c>
+      <c r="H211" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="212" spans="1:10">
+      <c r="A212" t="s">
+        <v>27</v>
+      </c>
+      <c r="B212" t="s">
+        <v>74</v>
+      </c>
+      <c r="C212" t="s">
+        <v>28</v>
+      </c>
+      <c r="D212" t="s">
+        <v>74</v>
+      </c>
+      <c r="E212" t="s">
+        <v>29</v>
+      </c>
+      <c r="F212" t="s">
+        <v>30</v>
+      </c>
+      <c r="G212" t="s">
         <v>31</v>
       </c>
-    </row>
-[...26 lines deleted...]
-        <v>52</v>
+      <c r="H212" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="213" spans="1:10">
+      <c r="A213" t="s">
+        <v>32</v>
+      </c>
+      <c r="B213" t="s">
+        <v>30</v>
+      </c>
+      <c r="C213" t="s">
+        <v>33</v>
+      </c>
+      <c r="D213" t="s">
+        <v>34</v>
+      </c>
+      <c r="E213" t="s">
+        <v>6</v>
+      </c>
+      <c r="F213" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="216" spans="1:10">
+      <c r="A216" s="7"/>
+    </row>
+    <row r="218" spans="1:10">
+      <c r="A218" s="2" t="s">
+        <v>131</v>
+      </c>
+      <c r="B218" s="2"/>
+      <c r="C218" s="2"/>
+      <c r="D218" s="2"/>
+      <c r="E218" s="2"/>
+      <c r="F218" s="2"/>
+      <c r="G218" s="2"/>
+      <c r="H218" s="2"/>
+      <c r="I218" s="2"/>
+      <c r="J218" s="2"/>
+    </row>
+    <row r="219" spans="1:10">
+      <c r="A219" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B219" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C219" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D219" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E219" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F219" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G219" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H219" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I219" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J219" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="220" spans="1:10">
+      <c r="A220" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B220" s="3" t="s">
+        <v>133</v>
+      </c>
+      <c r="C220" s="3"/>
+      <c r="D220" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E220" s="3" t="s">
+        <v>95</v>
+      </c>
+      <c r="F220" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G220" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H220" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I220" s="6" t="s">
+        <v>134</v>
+      </c>
+      <c r="J220" s="6" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="222" spans="1:10">
+      <c r="A222" t="s">
+        <v>20</v>
+      </c>
+      <c r="B222" t="s">
+        <v>133</v>
+      </c>
+      <c r="C222" t="s">
+        <v>21</v>
+      </c>
+      <c r="D222" t="s">
+        <v>135</v>
+      </c>
+      <c r="E222" t="s">
+        <v>5</v>
+      </c>
+      <c r="F222" t="s">
+        <v>71</v>
+      </c>
+      <c r="G222" t="s">
+        <v>7</v>
+      </c>
+      <c r="H222" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="223" spans="1:10">
+      <c r="A223" t="s">
+        <v>9</v>
+      </c>
+      <c r="B223" t="s">
+        <v>73</v>
+      </c>
+      <c r="C223" t="s">
+        <v>23</v>
+      </c>
+      <c r="D223" t="s">
+        <v>98</v>
+      </c>
+      <c r="E223" t="s">
+        <v>25</v>
+      </c>
+      <c r="F223" t="s">
+        <v>77</v>
+      </c>
+      <c r="G223" t="s">
+        <v>8</v>
+      </c>
+      <c r="H223" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="224" spans="1:10">
+      <c r="A224" t="s">
+        <v>27</v>
+      </c>
+      <c r="B224" t="s">
+        <v>134</v>
+      </c>
+      <c r="C224" t="s">
+        <v>28</v>
+      </c>
+      <c r="D224" t="s">
+        <v>134</v>
+      </c>
+      <c r="E224" t="s">
+        <v>29</v>
+      </c>
+      <c r="F224" t="s">
+        <v>30</v>
+      </c>
+      <c r="G224" t="s">
+        <v>31</v>
+      </c>
+      <c r="H224" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="225" spans="1:10">
+      <c r="A225" t="s">
+        <v>32</v>
+      </c>
+      <c r="B225" t="s">
+        <v>30</v>
+      </c>
+      <c r="C225" t="s">
+        <v>33</v>
+      </c>
+      <c r="D225" t="s">
+        <v>34</v>
+      </c>
+      <c r="E225" t="s">
+        <v>6</v>
+      </c>
+      <c r="F225" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="228" spans="1:10">
+      <c r="A228" s="7"/>
+    </row>
+    <row r="230" spans="1:10">
+      <c r="A230" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="B230" s="2"/>
+      <c r="C230" s="2"/>
+      <c r="D230" s="2"/>
+      <c r="E230" s="2"/>
+      <c r="F230" s="2"/>
+      <c r="G230" s="2"/>
+      <c r="H230" s="2"/>
+      <c r="I230" s="2"/>
+      <c r="J230" s="2"/>
+    </row>
+    <row r="231" spans="1:10">
+      <c r="A231" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C231" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D231" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E231" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F231" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G231" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H231" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I231" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J231" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="232" spans="1:10">
+      <c r="A232" s="3" t="s">
+        <v>120</v>
+      </c>
+      <c r="B232" s="3" t="s">
+        <v>137</v>
+      </c>
+      <c r="C232" s="3"/>
+      <c r="D232" s="3" t="s">
+        <v>122</v>
+      </c>
+      <c r="E232" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F232" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H232" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I232" s="6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J232" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="234" spans="1:10">
+      <c r="A234" t="s">
+        <v>20</v>
+      </c>
+      <c r="B234" t="s">
+        <v>137</v>
+      </c>
+      <c r="C234" t="s">
+        <v>21</v>
+      </c>
+      <c r="D234" t="s">
+        <v>139</v>
+      </c>
+      <c r="E234" t="s">
+        <v>5</v>
+      </c>
+      <c r="F234" t="s">
+        <v>122</v>
+      </c>
+      <c r="G234" t="s">
+        <v>7</v>
+      </c>
+      <c r="H234" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="235" spans="1:10">
+      <c r="A235" t="s">
+        <v>9</v>
+      </c>
+      <c r="B235" t="s">
+        <v>73</v>
+      </c>
+      <c r="C235" t="s">
+        <v>23</v>
+      </c>
+      <c r="D235" t="s">
+        <v>76</v>
+      </c>
+      <c r="E235" t="s">
+        <v>25</v>
+      </c>
+      <c r="F235" t="s">
+        <v>77</v>
+      </c>
+      <c r="G235" t="s">
+        <v>8</v>
+      </c>
+      <c r="H235" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="236" spans="1:10">
+      <c r="A236" t="s">
+        <v>27</v>
+      </c>
+      <c r="B236" t="s">
+        <v>74</v>
+      </c>
+      <c r="C236" t="s">
+        <v>28</v>
+      </c>
+      <c r="D236" t="s">
+        <v>74</v>
+      </c>
+      <c r="E236" t="s">
+        <v>29</v>
+      </c>
+      <c r="F236" t="s">
+        <v>30</v>
+      </c>
+      <c r="G236" t="s">
+        <v>31</v>
+      </c>
+      <c r="H236" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="237" spans="1:10">
+      <c r="A237" t="s">
+        <v>32</v>
+      </c>
+      <c r="B237" t="s">
+        <v>30</v>
+      </c>
+      <c r="C237" t="s">
+        <v>33</v>
+      </c>
+      <c r="D237" t="s">
+        <v>34</v>
+      </c>
+      <c r="E237" t="s">
+        <v>6</v>
+      </c>
+      <c r="F237" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="240" spans="1:10">
+      <c r="A240" s="7"/>
+    </row>
+    <row r="242" spans="1:10">
+      <c r="A242" s="2" t="s">
+        <v>140</v>
+      </c>
+      <c r="B242" s="2"/>
+      <c r="C242" s="2"/>
+      <c r="D242" s="2"/>
+      <c r="E242" s="2"/>
+      <c r="F242" s="2"/>
+      <c r="G242" s="2"/>
+      <c r="H242" s="2"/>
+      <c r="I242" s="2"/>
+      <c r="J242" s="2"/>
+    </row>
+    <row r="243" spans="1:10">
+      <c r="A243" s="4" t="s">
+        <v>2</v>
+      </c>
+      <c r="B243" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="C243" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="D243" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="E243" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="F243" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="G243" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="H243" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="I243" s="5" t="s">
+        <v>10</v>
+      </c>
+      <c r="J243" s="5" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="244" spans="1:10">
+      <c r="A244" s="3" t="s">
+        <v>132</v>
+      </c>
+      <c r="B244" s="3" t="s">
+        <v>141</v>
+      </c>
+      <c r="C244" s="3"/>
+      <c r="D244" s="3" t="s">
+        <v>71</v>
+      </c>
+      <c r="E244" s="3" t="s">
+        <v>138</v>
+      </c>
+      <c r="F244" s="3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G244" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="H244" s="3" t="s">
+        <v>73</v>
+      </c>
+      <c r="I244" s="6" t="s">
+        <v>142</v>
+      </c>
+      <c r="J244" s="6" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="246" spans="1:10">
+      <c r="A246" t="s">
+        <v>20</v>
+      </c>
+      <c r="B246" t="s">
+        <v>141</v>
+      </c>
+      <c r="C246" t="s">
+        <v>21</v>
+      </c>
+      <c r="D246" t="s">
+        <v>143</v>
+      </c>
+      <c r="E246" t="s">
+        <v>5</v>
+      </c>
+      <c r="F246" t="s">
+        <v>71</v>
+      </c>
+      <c r="G246" t="s">
+        <v>7</v>
+      </c>
+      <c r="H246" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="247" spans="1:10">
+      <c r="A247" t="s">
+        <v>9</v>
+      </c>
+      <c r="B247" t="s">
+        <v>73</v>
+      </c>
+      <c r="C247" t="s">
+        <v>23</v>
+      </c>
+      <c r="D247" t="s">
+        <v>98</v>
+      </c>
+      <c r="E247" t="s">
+        <v>25</v>
+      </c>
+      <c r="F247" t="s">
+        <v>77</v>
+      </c>
+      <c r="G247" t="s">
+        <v>8</v>
+      </c>
+      <c r="H247" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="248" spans="1:10">
+      <c r="A248" t="s">
+        <v>27</v>
+      </c>
+      <c r="B248" t="s">
+        <v>142</v>
+      </c>
+      <c r="C248" t="s">
+        <v>28</v>
+      </c>
+      <c r="D248" t="s">
+        <v>142</v>
+      </c>
+      <c r="E248" t="s">
+        <v>29</v>
+      </c>
+      <c r="F248" t="s">
+        <v>30</v>
+      </c>
+      <c r="G248" t="s">
+        <v>31</v>
+      </c>
+      <c r="H248" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="249" spans="1:10">
+      <c r="A249" t="s">
+        <v>32</v>
+      </c>
+      <c r="B249" t="s">
+        <v>30</v>
+      </c>
+      <c r="C249" t="s">
+        <v>33</v>
+      </c>
+      <c r="D249" t="s">
+        <v>34</v>
+      </c>
+      <c r="E249" t="s">
+        <v>6</v>
+      </c>
+      <c r="F249" t="s">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
+  <mergeCells>
+    <mergeCell ref="A2:J2"/>
+    <mergeCell ref="F9:H9"/>
+    <mergeCell ref="A14:J14"/>
+    <mergeCell ref="F21:H21"/>
+    <mergeCell ref="A26:J26"/>
+    <mergeCell ref="F33:H33"/>
+    <mergeCell ref="A38:J38"/>
+    <mergeCell ref="F45:H45"/>
+    <mergeCell ref="A50:J50"/>
+    <mergeCell ref="F57:H57"/>
+    <mergeCell ref="A62:J62"/>
+    <mergeCell ref="F69:H69"/>
+    <mergeCell ref="A74:J74"/>
+    <mergeCell ref="F81:H81"/>
+    <mergeCell ref="A86:J86"/>
+    <mergeCell ref="F93:H93"/>
+    <mergeCell ref="A98:J98"/>
+    <mergeCell ref="F105:H105"/>
+    <mergeCell ref="A110:J110"/>
+    <mergeCell ref="F117:H117"/>
+    <mergeCell ref="A122:J122"/>
+    <mergeCell ref="F129:H129"/>
+    <mergeCell ref="A134:J134"/>
+    <mergeCell ref="F141:H141"/>
+    <mergeCell ref="A146:J146"/>
+    <mergeCell ref="F153:H153"/>
+    <mergeCell ref="A158:J158"/>
+    <mergeCell ref="F165:H165"/>
+    <mergeCell ref="A170:J170"/>
+    <mergeCell ref="F177:H177"/>
+    <mergeCell ref="A182:J182"/>
+    <mergeCell ref="F189:H189"/>
+    <mergeCell ref="A194:J194"/>
+    <mergeCell ref="F201:H201"/>
+    <mergeCell ref="A206:J206"/>
+    <mergeCell ref="F213:H213"/>
+    <mergeCell ref="A218:J218"/>
+    <mergeCell ref="F225:H225"/>
+    <mergeCell ref="A230:J230"/>
+    <mergeCell ref="F237:H237"/>
+    <mergeCell ref="A242:J242"/>
+    <mergeCell ref="F249:H249"/>
+  </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>